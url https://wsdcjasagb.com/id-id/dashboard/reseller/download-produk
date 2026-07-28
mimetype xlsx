--- v0 (2026-04-30)
+++ v1 (2026-07-28)
@@ -53,50 +53,56 @@
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>ff12</t>
   </si>
   <si>
     <t>FREE FIRE</t>
   </si>
   <si>
     <t>12 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>Tersedia</t>
   </si>
   <si>
+    <t>ff140</t>
+  </si>
+  <si>
+    <t>140 Diamond (Indonesia)</t>
+  </si>
+  <si>
     <t>PB1200</t>
   </si>
   <si>
     <t>POINT BLANK</t>
   </si>
   <si>
     <t>1.200 PB Cash</t>
   </si>
   <si>
     <t>PB2400</t>
   </si>
   <si>
     <t>2.400 PB Cash</t>
   </si>
   <si>
     <t>PB6000</t>
   </si>
   <si>
     <t>6.000 PB Cash</t>
   </si>
   <si>
     <t>PB7000</t>
   </si>
   <si>
     <t>7.000 PB Cash</t>
@@ -143,56 +149,71 @@
   <si>
     <t>60.000 PB Cash</t>
   </si>
   <si>
     <t>PB70000</t>
   </si>
   <si>
     <t>70.000 PB Cash</t>
   </si>
   <si>
     <t>AKN-9</t>
   </si>
   <si>
     <t>JOIN RESELLER</t>
   </si>
   <si>
     <t>RESELLER GOLD</t>
   </si>
   <si>
     <t>AKN-8</t>
   </si>
   <si>
     <t>RESELLER VIP</t>
   </si>
   <si>
+    <t>AKN-27</t>
+  </si>
+  <si>
+    <t>CHAR POINT BLANK</t>
+  </si>
+  <si>
+    <t>MAJOR 1 QC  69D IDOL SET 7D</t>
+  </si>
+  <si>
+    <t>pre30505451</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass (Global)</t>
+  </si>
+  <si>
     <t>pre30505389</t>
   </si>
   <si>
-    <t>MOBILE LEGENDS</t>
-[...1 lines deleted...]
-  <si>
     <t>Twilight Pass (Global)</t>
   </si>
   <si>
     <t>pre30504593</t>
   </si>
   <si>
     <t>Voucher 1.200 PB Cash</t>
   </si>
   <si>
     <t>pre30504594</t>
   </si>
   <si>
     <t>Voucher 2.400 PB Cash</t>
   </si>
   <si>
     <t>pre30504595</t>
   </si>
   <si>
     <t>Voucher 6.000 PB Cash</t>
   </si>
   <si>
     <t>pre30504596</t>
   </si>
   <si>
     <t>Voucher 60.000 PB Cash</t>
@@ -308,75 +329,72 @@
   <si>
     <t>TSEL2</t>
   </si>
   <si>
     <t>Telkomsel 2.000</t>
   </si>
   <si>
     <t>TSEL20</t>
   </si>
   <si>
     <t>Telkomsel 20.000</t>
   </si>
   <si>
     <t>TSEL200</t>
   </si>
   <si>
     <t>Telkomsel 200.000</t>
   </si>
   <si>
     <t>TSEL25</t>
   </si>
   <si>
     <t>Telkomsel 25.000</t>
   </si>
   <si>
+    <t>ff50</t>
+  </si>
+  <si>
+    <t>50 Diamond (Indonesia)</t>
+  </si>
+  <si>
     <t>ff70</t>
   </si>
   <si>
     <t>70 Diamond (Indonesia)</t>
   </si>
   <si>
-    <t>AKN-12</t>
-[...7 lines deleted...]
-  <si>
     <t>AKN-11</t>
   </si>
   <si>
-    <t>DIAMOND 1 FRESH ID</t>
-[...5 lines deleted...]
-    <t>TENGKORAK QC 41D SET IDOL 14D</t>
+    <t>DIAMOND 1 FRESH ID QC 5D</t>
+  </si>
+  <si>
+    <t>AKN-32</t>
+  </si>
+  <si>
+    <t>B1 QC 181-184D T77 WILD ARENA IDOL SET 3D KAR 6D</t>
   </si>
   <si>
     <t>pre30504580</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
     <t>Cek Nama Token PLN</t>
   </si>
   <si>
     <t>IML10</t>
   </si>
   <si>
     <t>First Top Up 500+Bonus Diamonds (Indonesia)</t>
   </si>
   <si>
     <t>IML11</t>
   </si>
   <si>
     <t>750 Diamonds (Indonesia)</t>
   </si>
   <si>
     <t>IML12</t>
   </si>
@@ -482,234 +500,216 @@
   <si>
     <t>TSEL30</t>
   </si>
   <si>
     <t>Telkomsel 50.000</t>
   </si>
   <si>
     <t>TSEL5</t>
   </si>
   <si>
     <t>Telkomsel 5.000</t>
   </si>
   <si>
     <t>TSEL50</t>
   </si>
   <si>
     <t>Telkomsel 75.000</t>
   </si>
   <si>
     <t>TSEL500</t>
   </si>
   <si>
     <t>Telkomsel 500.000</t>
   </si>
   <si>
-    <t>AKN-17</t>
-[...2 lines deleted...]
-    <t>TENGKORAK QC 45D SET IDOL 7D</t>
+    <t>PB18000</t>
+  </si>
+  <si>
+    <t>18.000 PB Cash</t>
+  </si>
+  <si>
+    <t>AKN-25</t>
+  </si>
+  <si>
+    <t>MAJOR 1 FT QC 45D</t>
   </si>
   <si>
     <t>AKN-24</t>
   </si>
   <si>
     <t>DIAMOND 1 TUMBAL</t>
   </si>
   <si>
-    <t>AKN-15</t>
-[...26 lines deleted...]
-    <t>TENGKORAK QC 34D SET IDOL 7D</t>
+    <t>AKN-31</t>
+  </si>
+  <si>
+    <t>MAJOR 1 QC 50D SET IDOL 7D</t>
+  </si>
+  <si>
+    <t>AKN-26</t>
+  </si>
+  <si>
+    <t>MAJOR 1 QC 66D</t>
+  </si>
+  <si>
+    <t>AKN-30</t>
+  </si>
+  <si>
+    <t>MAJOR 1 QC  55D SET IDOL 7D</t>
   </si>
   <si>
     <t>ISAT10</t>
   </si>
   <si>
     <t>Indosat 10.000</t>
   </si>
   <si>
-    <t>AKN-18</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">TENGKORAK QC 27D SET IDOL 7D </t>
+    <t>AKN-28</t>
+  </si>
+  <si>
+    <t>LETCOL QC 69D SET IDOL 7D</t>
+  </si>
+  <si>
+    <t>AKN-29</t>
+  </si>
+  <si>
+    <t>MAJOR 1 QC 58D  SET IDOL 7D</t>
   </si>
   <si>
     <t>AKN-22</t>
   </si>
   <si>
     <t>RESELLER PREMIUM</t>
   </si>
   <si>
     <t>AKN-10</t>
   </si>
   <si>
     <t>BIKIN WEBSITE TOP UP</t>
   </si>
   <si>
     <t>WEBSITE TOP UP &amp; PPOB</t>
   </si>
   <si>
-    <t>AKN-6</t>
-[...7 lines deleted...]
-  <si>
     <t>pre30504599</t>
   </si>
   <si>
     <t>Voucher 12.000 PB Cash</t>
   </si>
   <si>
     <t>pre30504598</t>
   </si>
   <si>
     <t>Voucher 24.000 PB Cash</t>
   </si>
   <si>
-    <t>AKN-19</t>
-[...4 lines deleted...]
-  <si>
     <t>flash1</t>
   </si>
   <si>
     <t>Telkomsel Data Flash 1 GB 30 Hari</t>
   </si>
   <si>
-    <t>flash2</t>
-[...4 lines deleted...]
-  <si>
     <t>flash3</t>
   </si>
   <si>
     <t>Telkomsel Data Flash 3 GB 30 Hari</t>
   </si>
   <si>
     <t>happy3</t>
   </si>
   <si>
     <t>TRI</t>
   </si>
   <si>
     <t>Tri Data Happy 3 GB 3 Hari</t>
   </si>
   <si>
-    <t>if2</t>
-[...2 lines deleted...]
-    <t>Indosat Freedom Internet 2.5 GB 5 Hari</t>
+    <t>iactive90</t>
+  </si>
+  <si>
+    <t>Indosat Tambah Masa Aktif Kartu 90 Hari</t>
   </si>
   <si>
     <t>if3g30d</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 3 GB 28 Hari</t>
   </si>
   <si>
     <t>if5g30d</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 5.5 GB 28 Hari</t>
   </si>
   <si>
     <t>kvision180d</t>
   </si>
   <si>
     <t>K-VISION dan GOL</t>
   </si>
   <si>
     <t>K-Vision &amp; GOL Paket CLING (CL06)  180 Hari</t>
   </si>
   <si>
     <t>kvision30d</t>
   </si>
   <si>
     <t>K-Vision &amp; GOL Paket CLING (CL01)  30 Hari</t>
   </si>
   <si>
     <t>pre30505388</t>
   </si>
   <si>
-    <t>Weekly Diamond Pass (Global)</t>
-[...13 lines deleted...]
-  <si>
     <t>pln20</t>
   </si>
   <si>
     <t>PLN 20.000</t>
   </si>
   <si>
     <t>pln50</t>
   </si>
   <si>
     <t>PLN 50.000</t>
+  </si>
+  <si>
+    <t>PB40800</t>
+  </si>
+  <si>
+    <t>40.800 PB Cash</t>
+  </si>
+  <si>
+    <t>PB72000</t>
+  </si>
+  <si>
+    <t>72.000 PB Cash</t>
+  </si>
+  <si>
+    <t>PB8400</t>
+  </si>
+  <si>
+    <t>8.400 PB Cash</t>
   </si>
   <si>
     <t>smdu1</t>
   </si>
   <si>
     <t>SMARTFREN</t>
   </si>
   <si>
     <t>Smartfren Data Unlimited Harian 1 GB Berlaku 7 Hari</t>
   </si>
   <si>
     <t>smdu2</t>
   </si>
   <si>
     <t>Smartfren Data Unlimited Harian 2 GB Berlaku 28 Hari</t>
   </si>
   <si>
     <t>tactive4m</t>
   </si>
   <si>
     <t>Tri Tambah Masa Aktif Kartu  4 Bulan</t>
   </si>
 </sst>
 </file>
 
@@ -1039,54 +1039,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I102"/>
+  <dimension ref="A1:I103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H102" sqref="H102"/>
+      <selection activeCell="H103" sqref="H103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1113,2939 +1113,2968 @@
       </c>
       <c r="E2" s="2">
         <v>1972</v>
       </c>
       <c r="F2" s="2">
         <v>1972</v>
       </c>
       <c r="G2" s="2">
         <v>1953</v>
       </c>
       <c r="H2" s="2">
         <v>1934</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="2">
-        <v>8997</v>
+        <v>16902</v>
       </c>
       <c r="F3" s="2">
-        <v>8997</v>
+        <v>16902</v>
       </c>
       <c r="G3" s="2">
-        <v>8910</v>
+        <v>16738</v>
       </c>
       <c r="H3" s="2">
-        <v>8822</v>
+        <v>16574</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="2">
-        <v>17994</v>
+        <v>8997</v>
       </c>
       <c r="F4" s="2">
-        <v>17994</v>
+        <v>8997</v>
       </c>
       <c r="G4" s="2">
-        <v>17819</v>
+        <v>8910</v>
       </c>
       <c r="H4" s="2">
-        <v>17645</v>
+        <v>8822</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>44985</v>
+        <v>17994</v>
       </c>
       <c r="F5" s="2">
-        <v>44985</v>
+        <v>17994</v>
       </c>
       <c r="G5" s="2">
-        <v>44549</v>
+        <v>17819</v>
       </c>
       <c r="H5" s="2">
-        <v>44112</v>
+        <v>17645</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2">
-        <v>54144</v>
+        <v>44985</v>
       </c>
       <c r="F6" s="2">
-        <v>54144</v>
+        <v>44985</v>
       </c>
       <c r="G6" s="2">
-        <v>53618</v>
+        <v>44549</v>
       </c>
       <c r="H6" s="2">
-        <v>53093</v>
+        <v>44112</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2">
-        <v>89971</v>
+        <v>54144</v>
       </c>
       <c r="F7" s="2">
-        <v>89971</v>
+        <v>54144</v>
       </c>
       <c r="G7" s="2">
-        <v>89097</v>
+        <v>53618</v>
       </c>
       <c r="H7" s="2">
-        <v>88224</v>
+        <v>53093</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2">
-        <v>117310</v>
+        <v>89971</v>
       </c>
       <c r="F8" s="2">
-        <v>117310</v>
+        <v>89971</v>
       </c>
       <c r="G8" s="2">
-        <v>116171</v>
+        <v>89097</v>
       </c>
       <c r="H8" s="2">
-        <v>115032</v>
+        <v>88224</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="2">
-        <v>179941</v>
+        <v>117310</v>
       </c>
       <c r="F9" s="2">
-        <v>179941</v>
+        <v>117310</v>
       </c>
       <c r="G9" s="2">
-        <v>178194</v>
+        <v>116171</v>
       </c>
       <c r="H9" s="2">
-        <v>176447</v>
+        <v>115032</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="2">
-        <v>224926</v>
+        <v>179941</v>
       </c>
       <c r="F10" s="2">
-        <v>224926</v>
+        <v>179941</v>
       </c>
       <c r="G10" s="2">
-        <v>222743</v>
+        <v>178194</v>
       </c>
       <c r="H10" s="2">
-        <v>220559</v>
+        <v>176447</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="2">
-        <v>269912</v>
+        <v>224926</v>
       </c>
       <c r="F11" s="2">
-        <v>269912</v>
+        <v>224926</v>
       </c>
       <c r="G11" s="2">
-        <v>267291</v>
+        <v>222743</v>
       </c>
       <c r="H11" s="2">
-        <v>264671</v>
+        <v>220559</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="2">
-        <v>342907</v>
+        <v>269912</v>
       </c>
       <c r="F12" s="2">
-        <v>342907</v>
+        <v>269912</v>
       </c>
       <c r="G12" s="2">
-        <v>339577</v>
+        <v>267291</v>
       </c>
       <c r="H12" s="2">
-        <v>336248</v>
+        <v>264671</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="2">
-        <v>449853</v>
+        <v>342907</v>
       </c>
       <c r="F13" s="2">
-        <v>449853</v>
+        <v>342907</v>
       </c>
       <c r="G13" s="2">
-        <v>445485</v>
+        <v>339577</v>
       </c>
       <c r="H13" s="2">
-        <v>441118</v>
+        <v>336248</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="2">
-        <v>541429</v>
+        <v>449853</v>
       </c>
       <c r="F14" s="2">
-        <v>541429</v>
+        <v>449853</v>
       </c>
       <c r="G14" s="2">
-        <v>536172</v>
+        <v>445485</v>
       </c>
       <c r="H14" s="2">
-        <v>530916</v>
+        <v>441118</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" s="2">
-        <v>350000</v>
+        <v>541429</v>
       </c>
       <c r="F15" s="2">
-        <v>350000</v>
+        <v>541429</v>
       </c>
       <c r="G15" s="2">
-        <v>350000</v>
+        <v>536172</v>
       </c>
       <c r="H15" s="2">
-        <v>350000</v>
+        <v>530916</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="2">
-        <v>250000</v>
+        <v>350000</v>
       </c>
       <c r="F16" s="2">
-        <v>250000</v>
+        <v>350000</v>
       </c>
       <c r="G16" s="2">
-        <v>250000</v>
+        <v>350000</v>
       </c>
       <c r="H16" s="2">
-        <v>250000</v>
+        <v>350000</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D17" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="2">
-        <v>139770</v>
+        <v>250000</v>
       </c>
       <c r="F17" s="2">
-        <v>139770</v>
+        <v>250000</v>
       </c>
       <c r="G17" s="2">
-        <v>138413</v>
+        <v>250000</v>
       </c>
       <c r="H17" s="2">
-        <v>137056</v>
+        <v>250000</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E18" s="2">
-        <v>9114</v>
+        <v>35000</v>
       </c>
       <c r="F18" s="2">
-        <v>9114</v>
+        <v>35000</v>
       </c>
       <c r="G18" s="2">
-        <v>9026</v>
+        <v>35000</v>
       </c>
       <c r="H18" s="2">
-        <v>8937</v>
+        <v>35000</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E19" s="2">
-        <v>18229</v>
+        <v>26735</v>
       </c>
       <c r="F19" s="2">
-        <v>18229</v>
+        <v>26735</v>
       </c>
       <c r="G19" s="2">
-        <v>18052</v>
+        <v>26475</v>
       </c>
       <c r="H19" s="2">
-        <v>17875</v>
+        <v>26216</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E20" s="2">
-        <v>45572</v>
+        <v>144917</v>
       </c>
       <c r="F20" s="2">
-        <v>45572</v>
+        <v>144917</v>
       </c>
       <c r="G20" s="2">
-        <v>45130</v>
+        <v>143510</v>
       </c>
       <c r="H20" s="2">
-        <v>44687</v>
+        <v>142103</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E21" s="2">
-        <v>455492</v>
+        <v>9114</v>
       </c>
       <c r="F21" s="2">
-        <v>455492</v>
+        <v>9114</v>
       </c>
       <c r="G21" s="2">
-        <v>451070</v>
+        <v>9026</v>
       </c>
       <c r="H21" s="2">
-        <v>446647</v>
+        <v>8937</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E22" s="2">
-        <v>273305</v>
+        <v>18229</v>
       </c>
       <c r="F22" s="2">
-        <v>273305</v>
+        <v>18229</v>
       </c>
       <c r="G22" s="2">
-        <v>270652</v>
+        <v>18052</v>
       </c>
       <c r="H22" s="2">
-        <v>267998</v>
+        <v>17875</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E23" s="2">
-        <v>46556</v>
+        <v>45572</v>
       </c>
       <c r="F23" s="2">
-        <v>46556</v>
+        <v>45572</v>
       </c>
       <c r="G23" s="2">
-        <v>46104</v>
+        <v>45130</v>
       </c>
       <c r="H23" s="2">
-        <v>45652</v>
+        <v>44687</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="2">
-        <v>99241</v>
+        <v>455492</v>
       </c>
       <c r="F24" s="2">
-        <v>99241</v>
+        <v>455492</v>
       </c>
       <c r="G24" s="2">
-        <v>98277</v>
+        <v>451070</v>
       </c>
       <c r="H24" s="2">
-        <v>97314</v>
+        <v>446647</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E25" s="2">
-        <v>1014962</v>
+        <v>273305</v>
       </c>
       <c r="F25" s="2">
-        <v>1014962</v>
+        <v>273305</v>
       </c>
       <c r="G25" s="2">
-        <v>1005108</v>
+        <v>270652</v>
       </c>
       <c r="H25" s="2">
-        <v>995254</v>
+        <v>267998</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E26" s="2">
-        <v>21105</v>
+        <v>42076</v>
       </c>
       <c r="F26" s="2">
-        <v>21105</v>
+        <v>42076</v>
       </c>
       <c r="G26" s="2">
-        <v>20900</v>
+        <v>41667</v>
       </c>
       <c r="H26" s="2">
-        <v>20695</v>
+        <v>41259</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E27" s="2">
-        <v>197230</v>
+        <v>98932</v>
       </c>
       <c r="F27" s="2">
-        <v>197230</v>
+        <v>98932</v>
       </c>
       <c r="G27" s="2">
-        <v>195315</v>
+        <v>97971</v>
       </c>
       <c r="H27" s="2">
-        <v>193400</v>
+        <v>97011</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E28" s="2">
-        <v>25987</v>
+        <v>1014962</v>
       </c>
       <c r="F28" s="2">
-        <v>25987</v>
+        <v>1014962</v>
       </c>
       <c r="G28" s="2">
-        <v>25735</v>
+        <v>1005108</v>
       </c>
       <c r="H28" s="2">
-        <v>25482</v>
+        <v>995254</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E29" s="2">
-        <v>31238</v>
+        <v>21177</v>
       </c>
       <c r="F29" s="2">
-        <v>31238</v>
+        <v>21177</v>
       </c>
       <c r="G29" s="2">
-        <v>30935</v>
+        <v>20971</v>
       </c>
       <c r="H29" s="2">
-        <v>30631</v>
+        <v>20766</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E30" s="2">
-        <v>303350</v>
+        <v>203677</v>
       </c>
       <c r="F30" s="2">
-        <v>303350</v>
+        <v>203677</v>
       </c>
       <c r="G30" s="2">
-        <v>300405</v>
+        <v>201700</v>
       </c>
       <c r="H30" s="2">
-        <v>297460</v>
+        <v>199722</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E31" s="2">
-        <v>5135</v>
+        <v>26054</v>
       </c>
       <c r="F31" s="2">
-        <v>5135</v>
+        <v>26054</v>
       </c>
       <c r="G31" s="2">
-        <v>5085</v>
+        <v>25801</v>
       </c>
       <c r="H31" s="2">
-        <v>5035</v>
+        <v>25548</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E32" s="2">
-        <v>50367</v>
+        <v>31327</v>
       </c>
       <c r="F32" s="2">
-        <v>50367</v>
+        <v>31327</v>
       </c>
       <c r="G32" s="2">
-        <v>49878</v>
+        <v>31023</v>
       </c>
       <c r="H32" s="2">
-        <v>49389</v>
+        <v>30719</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E33" s="2">
-        <v>508860</v>
+        <v>306446</v>
       </c>
       <c r="F33" s="2">
-        <v>508860</v>
+        <v>306446</v>
       </c>
       <c r="G33" s="2">
-        <v>503920</v>
+        <v>303470</v>
       </c>
       <c r="H33" s="2">
-        <v>498979</v>
+        <v>300495</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E34" s="2">
-        <v>10438</v>
+        <v>5135</v>
       </c>
       <c r="F34" s="2">
-        <v>10438</v>
+        <v>5135</v>
       </c>
       <c r="G34" s="2">
-        <v>10337</v>
+        <v>5085</v>
       </c>
       <c r="H34" s="2">
-        <v>10235</v>
+        <v>5035</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E35" s="2">
-        <v>101816</v>
+        <v>50367</v>
       </c>
       <c r="F35" s="2">
-        <v>101816</v>
+        <v>50367</v>
       </c>
       <c r="G35" s="2">
-        <v>100827</v>
+        <v>49878</v>
       </c>
       <c r="H35" s="2">
-        <v>99839</v>
+        <v>49389</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E36" s="2">
-        <v>1021322</v>
+        <v>508860</v>
       </c>
       <c r="F36" s="2">
-        <v>1021322</v>
+        <v>508860</v>
       </c>
       <c r="G36" s="2">
-        <v>1011407</v>
+        <v>503920</v>
       </c>
       <c r="H36" s="2">
-        <v>1001491</v>
+        <v>498979</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E37" s="2">
-        <v>15270</v>
+        <v>10443</v>
       </c>
       <c r="F37" s="2">
-        <v>15270</v>
+        <v>10443</v>
       </c>
       <c r="G37" s="2">
-        <v>15122</v>
+        <v>10342</v>
       </c>
       <c r="H37" s="2">
-        <v>14973</v>
+        <v>10240</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E38" s="2">
-        <v>153213</v>
+        <v>101816</v>
       </c>
       <c r="F38" s="2">
-        <v>153213</v>
+        <v>101816</v>
       </c>
       <c r="G38" s="2">
-        <v>151725</v>
+        <v>100827</v>
       </c>
       <c r="H38" s="2">
-        <v>150238</v>
+        <v>99839</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E39" s="2">
-        <v>2400</v>
+        <v>1021322</v>
       </c>
       <c r="F39" s="2">
-        <v>2400</v>
+        <v>1021322</v>
       </c>
       <c r="G39" s="2">
-        <v>2377</v>
+        <v>1011407</v>
       </c>
       <c r="H39" s="2">
-        <v>2353</v>
+        <v>1001491</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E40" s="2">
-        <v>20420</v>
+        <v>15228</v>
       </c>
       <c r="F40" s="2">
-        <v>20420</v>
+        <v>15228</v>
       </c>
       <c r="G40" s="2">
-        <v>20222</v>
+        <v>15080</v>
       </c>
       <c r="H40" s="2">
-        <v>20023</v>
+        <v>14932</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E41" s="2">
-        <v>204713</v>
+        <v>153213</v>
       </c>
       <c r="F41" s="2">
-        <v>204713</v>
+        <v>153213</v>
       </c>
       <c r="G41" s="2">
-        <v>202725</v>
+        <v>151725</v>
       </c>
       <c r="H41" s="2">
-        <v>200738</v>
+        <v>150238</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E42" s="2">
-        <v>25358</v>
+        <v>2400</v>
       </c>
       <c r="F42" s="2">
-        <v>25358</v>
+        <v>2400</v>
       </c>
       <c r="G42" s="2">
-        <v>25111</v>
+        <v>2377</v>
       </c>
       <c r="H42" s="2">
-        <v>24865</v>
+        <v>2353</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E43" s="2">
-        <v>9893</v>
+        <v>20349</v>
       </c>
       <c r="F43" s="2">
-        <v>9893</v>
+        <v>20349</v>
       </c>
       <c r="G43" s="2">
-        <v>9797</v>
+        <v>20151</v>
       </c>
       <c r="H43" s="2">
-        <v>9701</v>
+        <v>19954</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E44" s="2">
-        <v>6500</v>
+        <v>204713</v>
       </c>
       <c r="F44" s="2">
-        <v>6500</v>
+        <v>204713</v>
       </c>
       <c r="G44" s="2">
-        <v>6500</v>
+        <v>202725</v>
       </c>
       <c r="H44" s="2">
-        <v>6500</v>
+        <v>200738</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E45" s="2">
-        <v>4500</v>
+        <v>25358</v>
       </c>
       <c r="F45" s="2">
-        <v>4000</v>
+        <v>25358</v>
       </c>
       <c r="G45" s="2">
-        <v>3500</v>
+        <v>25111</v>
       </c>
       <c r="H45" s="2">
-        <v>3500</v>
+        <v>24865</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E46" s="2">
-        <v>9500</v>
+        <v>7490</v>
       </c>
       <c r="F46" s="2">
-        <v>9500</v>
+        <v>7490</v>
       </c>
       <c r="G46" s="2">
-        <v>9500</v>
+        <v>7417</v>
       </c>
       <c r="H46" s="2">
-        <v>9500</v>
+        <v>7345</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="D47" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" s="2">
-        <v>6</v>
+        <v>9893</v>
       </c>
       <c r="F47" s="2">
-        <v>6</v>
+        <v>9893</v>
       </c>
       <c r="G47" s="2">
-        <v>6</v>
+        <v>9797</v>
       </c>
       <c r="H47" s="2">
-        <v>6</v>
+        <v>9701</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="C48" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E48" s="2">
-        <v>150137</v>
+        <v>5000</v>
       </c>
       <c r="F48" s="2">
-        <v>150137</v>
+        <v>5000</v>
       </c>
       <c r="G48" s="2">
-        <v>148679</v>
+        <v>5000</v>
       </c>
       <c r="H48" s="2">
-        <v>147222</v>
+        <v>5000</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C49" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E49" s="2">
-        <v>194405</v>
+        <v>225000</v>
       </c>
       <c r="F49" s="2">
-        <v>194405</v>
+        <v>225000</v>
       </c>
       <c r="G49" s="2">
-        <v>192518</v>
+        <v>225000</v>
       </c>
       <c r="H49" s="2">
-        <v>190630</v>
+        <v>225000</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C50" s="1" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E50" s="2">
-        <v>484022</v>
+        <v>6</v>
       </c>
       <c r="F50" s="2">
-        <v>484022</v>
+        <v>6</v>
       </c>
       <c r="G50" s="2">
-        <v>479322</v>
+        <v>6</v>
       </c>
       <c r="H50" s="2">
-        <v>474623</v>
+        <v>6</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E51" s="2">
-        <v>1305391</v>
+        <v>151557</v>
       </c>
       <c r="F51" s="2">
-        <v>1305391</v>
+        <v>151557</v>
       </c>
       <c r="G51" s="2">
-        <v>1292717</v>
+        <v>150086</v>
       </c>
       <c r="H51" s="2">
-        <v>1280044</v>
+        <v>148614</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E52" s="2">
-        <v>2425882</v>
+        <v>194176</v>
       </c>
       <c r="F52" s="2">
-        <v>2425882</v>
+        <v>194176</v>
       </c>
       <c r="G52" s="2">
-        <v>2402330</v>
+        <v>192290</v>
       </c>
       <c r="H52" s="2">
-        <v>2378777</v>
+        <v>190405</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E53" s="2">
-        <v>15049</v>
+        <v>483095</v>
       </c>
       <c r="F53" s="2">
-        <v>15049</v>
+        <v>483095</v>
       </c>
       <c r="G53" s="2">
-        <v>14903</v>
+        <v>478404</v>
       </c>
       <c r="H53" s="2">
-        <v>14757</v>
+        <v>473714</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E54" s="2">
-        <v>13390</v>
+        <v>1305391</v>
       </c>
       <c r="F54" s="2">
-        <v>13390</v>
+        <v>1305391</v>
       </c>
       <c r="G54" s="2">
-        <v>13260</v>
+        <v>1292717</v>
       </c>
       <c r="H54" s="2">
-        <v>13130</v>
+        <v>1280044</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E55" s="2">
-        <v>74650</v>
+        <v>2425882</v>
       </c>
       <c r="F55" s="2">
-        <v>74650</v>
+        <v>2425882</v>
       </c>
       <c r="G55" s="2">
-        <v>73926</v>
+        <v>2402330</v>
       </c>
       <c r="H55" s="2">
-        <v>73201</v>
+        <v>2378777</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E56" s="2">
-        <v>35521</v>
+        <v>15157</v>
       </c>
       <c r="F56" s="2">
-        <v>35521</v>
+        <v>15157</v>
       </c>
       <c r="G56" s="2">
-        <v>35176</v>
+        <v>15010</v>
       </c>
       <c r="H56" s="2">
-        <v>34831</v>
+        <v>14863</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E57" s="2">
-        <v>915779</v>
+        <v>13206</v>
       </c>
       <c r="F57" s="2">
-        <v>915779</v>
+        <v>13206</v>
       </c>
       <c r="G57" s="2">
-        <v>906888</v>
+        <v>13077</v>
       </c>
       <c r="H57" s="2">
-        <v>897997</v>
+        <v>12949</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E58" s="2">
-        <v>1221022</v>
+        <v>75438</v>
       </c>
       <c r="F58" s="2">
-        <v>1221022</v>
+        <v>75438</v>
       </c>
       <c r="G58" s="2">
-        <v>1209167</v>
+        <v>74706</v>
       </c>
       <c r="H58" s="2">
-        <v>1197313</v>
+        <v>73973</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E59" s="2">
-        <v>4158</v>
+        <v>33501</v>
       </c>
       <c r="F59" s="2">
-        <v>4158</v>
+        <v>33501</v>
       </c>
       <c r="G59" s="2">
-        <v>4118</v>
+        <v>33176</v>
       </c>
       <c r="H59" s="2">
-        <v>4077</v>
+        <v>32850</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E60" s="2">
-        <v>16680</v>
+        <v>962965</v>
       </c>
       <c r="F60" s="2">
-        <v>16680</v>
+        <v>962965</v>
       </c>
       <c r="G60" s="2">
-        <v>16518</v>
+        <v>953615</v>
       </c>
       <c r="H60" s="2">
-        <v>16356</v>
+        <v>944266</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E61" s="2">
-        <v>33313</v>
+        <v>1280217</v>
       </c>
       <c r="F61" s="2">
-        <v>33313</v>
+        <v>1280217</v>
       </c>
       <c r="G61" s="2">
-        <v>32990</v>
+        <v>1267788</v>
       </c>
       <c r="H61" s="2">
-        <v>32666</v>
+        <v>1255358</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E62" s="2">
-        <v>76362</v>
+        <v>4267</v>
       </c>
       <c r="F62" s="2">
-        <v>76362</v>
+        <v>4267</v>
       </c>
       <c r="G62" s="2">
-        <v>75621</v>
+        <v>4226</v>
       </c>
       <c r="H62" s="2">
-        <v>74879</v>
+        <v>4184</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E63" s="2">
-        <v>82464</v>
+        <v>16699</v>
       </c>
       <c r="F63" s="2">
-        <v>82464</v>
+        <v>16699</v>
       </c>
       <c r="G63" s="2">
-        <v>81663</v>
+        <v>16537</v>
       </c>
       <c r="H63" s="2">
-        <v>80863</v>
+        <v>16375</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E64" s="2">
-        <v>305294</v>
+        <v>34090</v>
       </c>
       <c r="F64" s="2">
-        <v>305294</v>
+        <v>34090</v>
       </c>
       <c r="G64" s="2">
-        <v>302330</v>
+        <v>33759</v>
       </c>
       <c r="H64" s="2">
-        <v>299366</v>
+        <v>33428</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E65" s="2">
-        <v>457915</v>
+        <v>80038</v>
       </c>
       <c r="F65" s="2">
-        <v>457915</v>
+        <v>80038</v>
       </c>
       <c r="G65" s="2">
-        <v>453470</v>
+        <v>79261</v>
       </c>
       <c r="H65" s="2">
-        <v>449024</v>
+        <v>78484</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E66" s="2">
-        <v>763158</v>
+        <v>83265</v>
       </c>
       <c r="F66" s="2">
-        <v>763158</v>
+        <v>83265</v>
       </c>
       <c r="G66" s="2">
-        <v>755749</v>
+        <v>82457</v>
       </c>
       <c r="H66" s="2">
-        <v>748339</v>
+        <v>81648</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E67" s="2">
-        <v>50959</v>
+        <v>320074</v>
       </c>
       <c r="F67" s="2">
-        <v>50959</v>
+        <v>320074</v>
       </c>
       <c r="G67" s="2">
-        <v>50465</v>
+        <v>316966</v>
       </c>
       <c r="H67" s="2">
-        <v>49970</v>
+        <v>313859</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E68" s="2">
-        <v>5340</v>
+        <v>480097</v>
       </c>
       <c r="F68" s="2">
-        <v>5340</v>
+        <v>480097</v>
       </c>
       <c r="G68" s="2">
-        <v>5288</v>
+        <v>475436</v>
       </c>
       <c r="H68" s="2">
-        <v>5236</v>
+        <v>470775</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E69" s="2">
-        <v>76998</v>
+        <v>800145</v>
       </c>
       <c r="F69" s="2">
-        <v>76998</v>
+        <v>800145</v>
       </c>
       <c r="G69" s="2">
-        <v>76250</v>
+        <v>792377</v>
       </c>
       <c r="H69" s="2">
-        <v>75503</v>
+        <v>784608</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>154</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E70" s="2">
-        <v>511905</v>
+        <v>50959</v>
       </c>
       <c r="F70" s="2">
-        <v>511905</v>
+        <v>50959</v>
       </c>
       <c r="G70" s="2">
-        <v>506935</v>
+        <v>50465</v>
       </c>
       <c r="H70" s="2">
-        <v>501965</v>
+        <v>49970</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E71" s="2">
-        <v>11000</v>
+        <v>5347</v>
       </c>
       <c r="F71" s="2">
-        <v>11000</v>
+        <v>5347</v>
       </c>
       <c r="G71" s="2">
-        <v>11000</v>
+        <v>5295</v>
       </c>
       <c r="H71" s="2">
-        <v>11000</v>
+        <v>5243</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E72" s="2">
-        <v>3000</v>
+        <v>76998</v>
       </c>
       <c r="F72" s="2">
-        <v>3000</v>
+        <v>76998</v>
       </c>
       <c r="G72" s="2">
-        <v>3000</v>
+        <v>76250</v>
       </c>
       <c r="H72" s="2">
-        <v>3000</v>
+        <v>75503</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E73" s="2">
-        <v>8000</v>
+        <v>511905</v>
       </c>
       <c r="F73" s="2">
-        <v>8000</v>
+        <v>511905</v>
       </c>
       <c r="G73" s="2">
-        <v>8000</v>
+        <v>506935</v>
       </c>
       <c r="H73" s="2">
-        <v>8000</v>
+        <v>501965</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E74" s="2">
-        <v>105000</v>
+        <v>136877</v>
       </c>
       <c r="F74" s="2">
-        <v>105000</v>
+        <v>136877</v>
       </c>
       <c r="G74" s="2">
-        <v>105000</v>
+        <v>135548</v>
       </c>
       <c r="H74" s="2">
-        <v>105000</v>
+        <v>134219</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>101</v>
+        <v>46</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E75" s="2">
-        <v>8000</v>
+        <v>30000</v>
       </c>
       <c r="F75" s="2">
-        <v>8000</v>
+        <v>30000</v>
       </c>
       <c r="G75" s="2">
-        <v>8000</v>
+        <v>30000</v>
       </c>
       <c r="H75" s="2">
-        <v>8000</v>
+        <v>30000</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>101</v>
+        <v>46</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E76" s="2">
-        <v>15000</v>
+        <v>4000</v>
       </c>
       <c r="F76" s="2">
-        <v>15000</v>
+        <v>4000</v>
       </c>
       <c r="G76" s="2">
-        <v>15000</v>
+        <v>4000</v>
       </c>
       <c r="H76" s="2">
-        <v>15000</v>
+        <v>4000</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>168</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>101</v>
+        <v>46</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E77" s="2">
-        <v>7500</v>
+        <v>20000</v>
       </c>
       <c r="F77" s="2">
-        <v>7500</v>
+        <v>20000</v>
       </c>
       <c r="G77" s="2">
-        <v>7500</v>
+        <v>20000</v>
       </c>
       <c r="H77" s="2">
-        <v>7500</v>
+        <v>20000</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E78" s="2">
-        <v>10413</v>
+        <v>35000</v>
       </c>
       <c r="F78" s="2">
-        <v>10413</v>
+        <v>35000</v>
       </c>
       <c r="G78" s="2">
-        <v>10312</v>
+        <v>35000</v>
       </c>
       <c r="H78" s="2">
-        <v>10211</v>
+        <v>35000</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>101</v>
+        <v>46</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E79" s="2">
-        <v>6500</v>
+        <v>28000</v>
       </c>
       <c r="F79" s="2">
-        <v>6500</v>
+        <v>28000</v>
       </c>
       <c r="G79" s="2">
-        <v>6500</v>
+        <v>28000</v>
       </c>
       <c r="H79" s="2">
-        <v>6500</v>
+        <v>28000</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E80" s="2">
-        <v>350000</v>
+        <v>10413</v>
       </c>
       <c r="F80" s="2">
-        <v>350000</v>
+        <v>10413</v>
       </c>
       <c r="G80" s="2">
-        <v>350000</v>
+        <v>10312</v>
       </c>
       <c r="H80" s="2">
-        <v>350000</v>
+        <v>10211</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>176</v>
       </c>
       <c r="C81" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="D81" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E81" s="2">
-        <v>3750000</v>
+        <v>45000</v>
       </c>
       <c r="F81" s="2">
-        <v>3750000</v>
+        <v>45000</v>
       </c>
       <c r="G81" s="2">
-        <v>3750000</v>
+        <v>45000</v>
       </c>
       <c r="H81" s="2">
-        <v>3750000</v>
+        <v>45000</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="C82" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E82" s="2">
-        <v>85000</v>
+        <v>32000</v>
       </c>
       <c r="F82" s="2">
-        <v>75000</v>
+        <v>32000</v>
       </c>
       <c r="G82" s="2">
-        <v>50000</v>
+        <v>32000</v>
       </c>
       <c r="H82" s="2">
-        <v>60000</v>
+        <v>32000</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="E83" s="2">
-        <v>91119</v>
+        <v>350000</v>
       </c>
       <c r="F83" s="2">
-        <v>91119</v>
+        <v>350000</v>
       </c>
       <c r="G83" s="2">
-        <v>90234</v>
+        <v>350000</v>
       </c>
       <c r="H83" s="2">
-        <v>89350</v>
+        <v>350000</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="C84" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E84" s="2">
-        <v>182212</v>
+        <v>3750000</v>
       </c>
       <c r="F84" s="2">
-        <v>182212</v>
+        <v>3750000</v>
       </c>
       <c r="G84" s="2">
-        <v>180443</v>
+        <v>3750000</v>
       </c>
       <c r="H84" s="2">
-        <v>178674</v>
+        <v>3750000</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="C85" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E85" s="2">
-        <v>65000</v>
+        <v>91119</v>
       </c>
       <c r="F85" s="2">
-        <v>65000</v>
+        <v>91119</v>
       </c>
       <c r="G85" s="2">
-        <v>65000</v>
+        <v>90234</v>
       </c>
       <c r="H85" s="2">
-        <v>65000</v>
+        <v>89350</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D86" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="C86" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E86" s="2">
-        <v>11134</v>
+        <v>182212</v>
       </c>
       <c r="F86" s="2">
-        <v>11134</v>
+        <v>182212</v>
       </c>
       <c r="G86" s="2">
-        <v>11026</v>
+        <v>180443</v>
       </c>
       <c r="H86" s="2">
-        <v>10918</v>
+        <v>178674</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D87" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="C87" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E87" s="2">
-        <v>20368</v>
+        <v>11237</v>
       </c>
       <c r="F87" s="2">
-        <v>20368</v>
+        <v>11237</v>
       </c>
       <c r="G87" s="2">
-        <v>20171</v>
+        <v>11128</v>
       </c>
       <c r="H87" s="2">
-        <v>19973</v>
+        <v>11019</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D88" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="C88" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E88" s="2">
-        <v>24334</v>
+        <v>28814</v>
       </c>
       <c r="F88" s="2">
-        <v>24334</v>
+        <v>28814</v>
       </c>
       <c r="G88" s="2">
-        <v>24098</v>
+        <v>28535</v>
       </c>
       <c r="H88" s="2">
-        <v>23861</v>
+        <v>28255</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C89" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="C89" s="1" t="s">
+      <c r="D89" s="1" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="E89" s="2">
         <v>12350</v>
       </c>
       <c r="F89" s="2">
         <v>12350</v>
       </c>
       <c r="G89" s="2">
         <v>12230</v>
       </c>
       <c r="H89" s="2">
         <v>12110</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D90" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="C90" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E90" s="2">
-        <v>13194</v>
+        <v>33424</v>
       </c>
       <c r="F90" s="2">
-        <v>13194</v>
+        <v>33424</v>
       </c>
       <c r="G90" s="2">
-        <v>13066</v>
+        <v>33099</v>
       </c>
       <c r="H90" s="2">
-        <v>12938</v>
+        <v>32775</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D91" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="C91" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E91" s="2">
-        <v>22258</v>
+        <v>28361</v>
       </c>
       <c r="F91" s="2">
-        <v>22258</v>
+        <v>28361</v>
       </c>
       <c r="G91" s="2">
-        <v>22042</v>
+        <v>28086</v>
       </c>
       <c r="H91" s="2">
-        <v>21826</v>
+        <v>27810</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D92" s="1" t="s">
         <v>201</v>
-      </c>
-[...4 lines deleted...]
-        <v>202</v>
       </c>
       <c r="E92" s="2">
         <v>37055</v>
       </c>
       <c r="F92" s="2">
         <v>37055</v>
       </c>
       <c r="G92" s="2">
         <v>36696</v>
       </c>
       <c r="H92" s="2">
         <v>36336</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C93" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="C93" s="1" t="s">
+      <c r="D93" s="1" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="E93" s="2">
         <v>84123</v>
       </c>
       <c r="F93" s="2">
         <v>84123</v>
       </c>
       <c r="G93" s="2">
         <v>83306</v>
       </c>
       <c r="H93" s="2">
         <v>82490</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D94" s="1" t="s">
         <v>206</v>
-      </c>
-[...4 lines deleted...]
-        <v>207</v>
       </c>
       <c r="E94" s="2">
         <v>19498</v>
       </c>
       <c r="F94" s="2">
         <v>19498</v>
       </c>
       <c r="G94" s="2">
         <v>19309</v>
       </c>
       <c r="H94" s="2">
         <v>19119</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>209</v>
+        <v>50</v>
       </c>
       <c r="E95" s="2">
-        <v>26392</v>
+        <v>27095</v>
       </c>
       <c r="F95" s="2">
-        <v>26392</v>
+        <v>27095</v>
       </c>
       <c r="G95" s="2">
-        <v>26135</v>
+        <v>26832</v>
       </c>
       <c r="H95" s="2">
-        <v>25879</v>
+        <v>26569</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="E96" s="2">
-        <v>104844</v>
+        <v>22444</v>
       </c>
       <c r="F96" s="2">
-        <v>104844</v>
+        <v>22444</v>
       </c>
       <c r="G96" s="2">
-        <v>103826</v>
+        <v>22226</v>
       </c>
       <c r="H96" s="2">
-        <v>102808</v>
+        <v>22008</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E97" s="2">
-        <v>1031844</v>
+        <v>53354</v>
       </c>
       <c r="F97" s="2">
-        <v>1031844</v>
+        <v>53354</v>
       </c>
       <c r="G97" s="2">
-        <v>1021826</v>
+        <v>52836</v>
       </c>
       <c r="H97" s="2">
-        <v>1011808</v>
+        <v>52318</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E98" s="2">
-        <v>22444</v>
+        <v>310307</v>
       </c>
       <c r="F98" s="2">
-        <v>22444</v>
+        <v>310307</v>
       </c>
       <c r="G98" s="2">
-        <v>22226</v>
+        <v>307294</v>
       </c>
       <c r="H98" s="2">
-        <v>22008</v>
+        <v>304282</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="E99" s="2">
-        <v>53354</v>
+        <v>547407</v>
       </c>
       <c r="F99" s="2">
-        <v>53354</v>
+        <v>547407</v>
       </c>
       <c r="G99" s="2">
-        <v>52836</v>
+        <v>542092</v>
       </c>
       <c r="H99" s="2">
-        <v>52318</v>
+        <v>536778</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>219</v>
+        <v>16</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="E100" s="2">
-        <v>18550</v>
+        <v>63895</v>
       </c>
       <c r="F100" s="2">
-        <v>18550</v>
+        <v>63895</v>
       </c>
       <c r="G100" s="2">
-        <v>18370</v>
+        <v>63275</v>
       </c>
       <c r="H100" s="2">
-        <v>18190</v>
+        <v>62654</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="E101" s="2">
-        <v>93061</v>
+        <v>16954</v>
       </c>
       <c r="F101" s="2">
-        <v>93061</v>
+        <v>16954</v>
       </c>
       <c r="G101" s="2">
-        <v>92157</v>
+        <v>16789</v>
       </c>
       <c r="H101" s="2">
-        <v>91254</v>
+        <v>16625</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="E102" s="2">
+        <v>91222</v>
+      </c>
+      <c r="F102" s="2">
+        <v>91222</v>
+      </c>
+      <c r="G102" s="2">
+        <v>90336</v>
+      </c>
+      <c r="H102" s="2">
+        <v>89451</v>
+      </c>
+      <c r="I102" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" s="1">
+        <v>102</v>
+      </c>
+      <c r="B103" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="C102" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D102" s="1" t="s">
+      <c r="C103" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D103" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="E102" s="2">
+      <c r="E103" s="2">
         <v>3090</v>
       </c>
-      <c r="F102" s="2">
+      <c r="F103" s="2">
         <v>3090</v>
       </c>
-      <c r="G102" s="2">
+      <c r="G103" s="2">
         <v>3060</v>
       </c>
-      <c r="H102" s="2">
+      <c r="H103" s="2">
         <v>3030</v>
       </c>
-      <c r="I102" s="1" t="s">
+      <c r="I103" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>