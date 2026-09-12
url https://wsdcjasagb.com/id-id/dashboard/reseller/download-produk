--- v1 (2026-07-28)
+++ v2 (2026-09-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
@@ -149,57 +149,54 @@
   <si>
     <t>60.000 PB Cash</t>
   </si>
   <si>
     <t>PB70000</t>
   </si>
   <si>
     <t>70.000 PB Cash</t>
   </si>
   <si>
     <t>AKN-9</t>
   </si>
   <si>
     <t>JOIN RESELLER</t>
   </si>
   <si>
     <t>RESELLER GOLD</t>
   </si>
   <si>
     <t>AKN-8</t>
   </si>
   <si>
     <t>RESELLER VIP</t>
   </si>
   <si>
-    <t>AKN-27</t>
-[...5 lines deleted...]
-    <t>MAJOR 1 QC  69D IDOL SET 7D</t>
+    <t>PB90000</t>
+  </si>
+  <si>
+    <t>90.000 PB Cash</t>
   </si>
   <si>
     <t>pre30505451</t>
   </si>
   <si>
     <t>MOBILE LEGENDS</t>
   </si>
   <si>
     <t>Weekly Diamond Pass (Global)</t>
   </si>
   <si>
     <t>pre30505389</t>
   </si>
   <si>
     <t>Twilight Pass (Global)</t>
   </si>
   <si>
     <t>pre30504593</t>
   </si>
   <si>
     <t>Voucher 1.200 PB Cash</t>
   </si>
   <si>
     <t>pre30504594</t>
   </si>
@@ -344,92 +341,89 @@
   <si>
     <t>Telkomsel 200.000</t>
   </si>
   <si>
     <t>TSEL25</t>
   </si>
   <si>
     <t>Telkomsel 25.000</t>
   </si>
   <si>
     <t>ff50</t>
   </si>
   <si>
     <t>50 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>ff70</t>
   </si>
   <si>
     <t>70 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>AKN-11</t>
   </si>
   <si>
+    <t>AKUN POINT BLANK</t>
+  </si>
+  <si>
     <t>DIAMOND 1 FRESH ID QC 5D</t>
   </si>
   <si>
     <t>AKN-32</t>
   </si>
   <si>
-    <t>B1 QC 181-184D T77 WILD ARENA IDOL SET 3D KAR 6D</t>
+    <t>BINTANG 1 QC 188-191D T77 WILD ARENA IDOL SET 3D KAR 6D</t>
   </si>
   <si>
     <t>pre30504580</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
     <t>Cek Nama Token PLN</t>
   </si>
   <si>
     <t>IML10</t>
   </si>
   <si>
     <t>First Top Up 500+Bonus Diamonds (Indonesia)</t>
   </si>
   <si>
     <t>IML11</t>
   </si>
   <si>
     <t>750 Diamonds (Indonesia)</t>
   </si>
   <si>
     <t>IML12</t>
   </si>
   <si>
     <t>2.010 Diamonds (Indonesia)</t>
   </si>
   <si>
-    <t>IML13</t>
-[...4 lines deleted...]
-  <si>
     <t>IML14</t>
   </si>
   <si>
     <t>10.050 Diamonds (Indonesia)</t>
   </si>
   <si>
     <t>IML3</t>
   </si>
   <si>
     <t>First Top Up 50+Bonus Diamonds (Indonesia)</t>
   </si>
   <si>
     <t>IML4</t>
   </si>
   <si>
     <t>Weekly Elite Bundle (Indonesia)</t>
   </si>
   <si>
     <t>IML7</t>
   </si>
   <si>
     <t>First Top Up 250+Bonus Diamonds (Indonesia)</t>
   </si>
   <si>
     <t>MLM1</t>
@@ -500,237 +494,225 @@
   <si>
     <t>TSEL30</t>
   </si>
   <si>
     <t>Telkomsel 50.000</t>
   </si>
   <si>
     <t>TSEL5</t>
   </si>
   <si>
     <t>Telkomsel 5.000</t>
   </si>
   <si>
     <t>TSEL50</t>
   </si>
   <si>
     <t>Telkomsel 75.000</t>
   </si>
   <si>
     <t>TSEL500</t>
   </si>
   <si>
     <t>Telkomsel 500.000</t>
   </si>
   <si>
+    <t>AKN-38</t>
+  </si>
+  <si>
+    <t>LETCOL 1 QC  73 - 73 HARI RANDOM IDOL SET 7D</t>
+  </si>
+  <si>
+    <t>AKN-37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAJOR 1 QC 62 - 65 HARI + IDOL 14 HARI + WIG </t>
+  </si>
+  <si>
     <t>PB18000</t>
   </si>
   <si>
     <t>18.000 PB Cash</t>
   </si>
   <si>
-    <t>AKN-25</t>
-[...4 lines deleted...]
-  <si>
     <t>AKN-24</t>
   </si>
   <si>
     <t>DIAMOND 1 TUMBAL</t>
   </si>
   <si>
-    <t>AKN-31</t>
-[...14 lines deleted...]
-    <t>MAJOR 1 QC  55D SET IDOL 7D</t>
+    <t>AKN-39</t>
+  </si>
+  <si>
+    <t>MAJOR 1 QC 57 HARI SET IDOL 7D</t>
   </si>
   <si>
     <t>ISAT10</t>
   </si>
   <si>
     <t>Indosat 10.000</t>
   </si>
   <si>
-    <t>AKN-28</t>
-[...10 lines deleted...]
-  <si>
     <t>AKN-22</t>
   </si>
   <si>
     <t>RESELLER PREMIUM</t>
   </si>
   <si>
     <t>AKN-10</t>
   </si>
   <si>
     <t>BIKIN WEBSITE TOP UP</t>
   </si>
   <si>
     <t>WEBSITE TOP UP &amp; PPOB</t>
   </si>
   <si>
     <t>pre30504599</t>
   </si>
   <si>
     <t>Voucher 12.000 PB Cash</t>
   </si>
   <si>
     <t>pre30504598</t>
   </si>
   <si>
     <t>Voucher 24.000 PB Cash</t>
   </si>
   <si>
+    <t>AKN-36</t>
+  </si>
+  <si>
+    <t>MAJOR QC  73 - 73 HARI RANDOM IDOL SET 7D</t>
+  </si>
+  <si>
     <t>flash1</t>
   </si>
   <si>
     <t>Telkomsel Data Flash 1 GB 30 Hari</t>
   </si>
   <si>
     <t>flash3</t>
   </si>
   <si>
     <t>Telkomsel Data Flash 3 GB 30 Hari</t>
   </si>
   <si>
     <t>happy3</t>
   </si>
   <si>
     <t>TRI</t>
   </si>
   <si>
     <t>Tri Data Happy 3 GB 3 Hari</t>
   </si>
   <si>
-    <t>iactive90</t>
-[...4 lines deleted...]
-  <si>
     <t>if3g30d</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 3 GB 28 Hari</t>
   </si>
   <si>
-    <t>if5g30d</t>
-[...4 lines deleted...]
-  <si>
     <t>kvision180d</t>
   </si>
   <si>
     <t>K-VISION dan GOL</t>
   </si>
   <si>
     <t>K-Vision &amp; GOL Paket CLING (CL06)  180 Hari</t>
   </si>
   <si>
     <t>kvision30d</t>
   </si>
   <si>
     <t>K-Vision &amp; GOL Paket CLING (CL01)  30 Hari</t>
   </si>
   <si>
     <t>pre30505388</t>
   </si>
   <si>
+    <t>pln100</t>
+  </si>
+  <si>
+    <t>PLN 100.000</t>
+  </si>
+  <si>
+    <t>pln1000</t>
+  </si>
+  <si>
+    <t>PLN 1.000.000</t>
+  </si>
+  <si>
     <t>pln20</t>
   </si>
   <si>
     <t>PLN 20.000</t>
   </si>
   <si>
     <t>pln50</t>
   </si>
   <si>
     <t>PLN 50.000</t>
   </si>
   <si>
+    <t>AKN-35</t>
+  </si>
+  <si>
+    <t>MAJOR 1 QC 188 - 195 HARI + IDOL 24 HARI + WIG 26 HARI</t>
+  </si>
+  <si>
     <t>PB40800</t>
   </si>
   <si>
     <t>40.800 PB Cash</t>
   </si>
   <si>
     <t>PB72000</t>
   </si>
   <si>
     <t>72.000 PB Cash</t>
   </si>
   <si>
     <t>PB8400</t>
   </si>
   <si>
     <t>8.400 PB Cash</t>
   </si>
   <si>
     <t>smdu1</t>
   </si>
   <si>
     <t>SMARTFREN</t>
   </si>
   <si>
     <t>Smartfren Data Unlimited Harian 1 GB Berlaku 7 Hari</t>
   </si>
   <si>
     <t>smdu2</t>
   </si>
   <si>
     <t>Smartfren Data Unlimited Harian 2 GB Berlaku 28 Hari</t>
-  </si>
-[...4 lines deleted...]
-    <t>Tri Tambah Masa Aktif Kartu  4 Bulan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1039,54 +1021,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I103"/>
+  <dimension ref="A1:I100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H103" sqref="H103"/>
+      <selection activeCell="H100" sqref="H100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1119,408 +1101,408 @@
       </c>
       <c r="G2" s="2">
         <v>1953</v>
       </c>
       <c r="H2" s="2">
         <v>1934</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="2">
-        <v>16902</v>
+        <v>17222</v>
       </c>
       <c r="F3" s="2">
-        <v>16902</v>
+        <v>17222</v>
       </c>
       <c r="G3" s="2">
-        <v>16738</v>
+        <v>17054</v>
       </c>
       <c r="H3" s="2">
-        <v>16574</v>
+        <v>16887</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="2">
-        <v>8997</v>
+        <v>8863</v>
       </c>
       <c r="F4" s="2">
-        <v>8997</v>
+        <v>8863</v>
       </c>
       <c r="G4" s="2">
-        <v>8910</v>
+        <v>8777</v>
       </c>
       <c r="H4" s="2">
-        <v>8822</v>
+        <v>8691</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>17994</v>
+        <v>17907</v>
       </c>
       <c r="F5" s="2">
-        <v>17994</v>
+        <v>17907</v>
       </c>
       <c r="G5" s="2">
-        <v>17819</v>
+        <v>17733</v>
       </c>
       <c r="H5" s="2">
-        <v>17645</v>
+        <v>17559</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2">
-        <v>44985</v>
+        <v>44316</v>
       </c>
       <c r="F6" s="2">
-        <v>44985</v>
+        <v>44316</v>
       </c>
       <c r="G6" s="2">
-        <v>44549</v>
+        <v>43886</v>
       </c>
       <c r="H6" s="2">
-        <v>44112</v>
+        <v>43455</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2">
-        <v>54144</v>
+        <v>53951</v>
       </c>
       <c r="F7" s="2">
-        <v>54144</v>
+        <v>53951</v>
       </c>
       <c r="G7" s="2">
-        <v>53618</v>
+        <v>53428</v>
       </c>
       <c r="H7" s="2">
-        <v>53093</v>
+        <v>52904</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2">
-        <v>89971</v>
+        <v>88606</v>
       </c>
       <c r="F8" s="2">
-        <v>89971</v>
+        <v>88606</v>
       </c>
       <c r="G8" s="2">
-        <v>89097</v>
+        <v>87746</v>
       </c>
       <c r="H8" s="2">
-        <v>88224</v>
+        <v>86885</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="2">
-        <v>117310</v>
+        <v>116895</v>
       </c>
       <c r="F9" s="2">
-        <v>117310</v>
+        <v>116895</v>
       </c>
       <c r="G9" s="2">
-        <v>116171</v>
+        <v>115760</v>
       </c>
       <c r="H9" s="2">
-        <v>115032</v>
+        <v>114625</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="2">
-        <v>179941</v>
+        <v>178916</v>
       </c>
       <c r="F10" s="2">
-        <v>179941</v>
+        <v>178916</v>
       </c>
       <c r="G10" s="2">
-        <v>178194</v>
+        <v>177179</v>
       </c>
       <c r="H10" s="2">
-        <v>176447</v>
+        <v>175442</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="2">
-        <v>224926</v>
+        <v>225956</v>
       </c>
       <c r="F11" s="2">
-        <v>224926</v>
+        <v>225956</v>
       </c>
       <c r="G11" s="2">
-        <v>222743</v>
+        <v>223763</v>
       </c>
       <c r="H11" s="2">
-        <v>220559</v>
+        <v>221569</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="2">
-        <v>269912</v>
+        <v>262676</v>
       </c>
       <c r="F12" s="2">
-        <v>269912</v>
+        <v>262676</v>
       </c>
       <c r="G12" s="2">
-        <v>267291</v>
+        <v>260126</v>
       </c>
       <c r="H12" s="2">
-        <v>264671</v>
+        <v>257575</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="2">
         <v>342907</v>
       </c>
       <c r="F13" s="2">
         <v>342907</v>
       </c>
       <c r="G13" s="2">
         <v>339577</v>
       </c>
       <c r="H13" s="2">
         <v>336248</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="2">
-        <v>449853</v>
+        <v>447252</v>
       </c>
       <c r="F14" s="2">
-        <v>449853</v>
+        <v>447252</v>
       </c>
       <c r="G14" s="2">
-        <v>445485</v>
+        <v>442910</v>
       </c>
       <c r="H14" s="2">
-        <v>441118</v>
+        <v>438567</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="2">
-        <v>541429</v>
+        <v>542630</v>
       </c>
       <c r="F15" s="2">
-        <v>541429</v>
+        <v>542630</v>
       </c>
       <c r="G15" s="2">
-        <v>536172</v>
+        <v>537362</v>
       </c>
       <c r="H15" s="2">
-        <v>530916</v>
+        <v>532093</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="2">
         <v>350000</v>
       </c>
       <c r="F16" s="2">
         <v>350000</v>
       </c>
       <c r="G16" s="2">
@@ -1548,2533 +1530,2446 @@
       </c>
       <c r="E17" s="2">
         <v>250000</v>
       </c>
       <c r="F17" s="2">
         <v>250000</v>
       </c>
       <c r="G17" s="2">
         <v>250000</v>
       </c>
       <c r="H17" s="2">
         <v>250000</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D18" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="2">
-        <v>35000</v>
+        <v>670865</v>
       </c>
       <c r="F18" s="2">
-        <v>35000</v>
+        <v>670865</v>
       </c>
       <c r="G18" s="2">
-        <v>35000</v>
+        <v>664352</v>
       </c>
       <c r="H18" s="2">
-        <v>35000</v>
+        <v>657838</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="D19" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="D19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="2">
-        <v>26735</v>
+        <v>26267</v>
       </c>
       <c r="F19" s="2">
-        <v>26735</v>
+        <v>26267</v>
       </c>
       <c r="G19" s="2">
-        <v>26475</v>
+        <v>26012</v>
       </c>
       <c r="H19" s="2">
-        <v>26216</v>
+        <v>25757</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C20" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="2">
-        <v>144917</v>
+        <v>140857</v>
       </c>
       <c r="F20" s="2">
-        <v>144917</v>
+        <v>140857</v>
       </c>
       <c r="G20" s="2">
-        <v>143510</v>
+        <v>139489</v>
       </c>
       <c r="H20" s="2">
-        <v>142103</v>
+        <v>138122</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E21" s="2">
         <v>9114</v>
       </c>
       <c r="F21" s="2">
         <v>9114</v>
       </c>
       <c r="G21" s="2">
         <v>9026</v>
       </c>
       <c r="H21" s="2">
         <v>8937</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E22" s="2">
         <v>18229</v>
       </c>
       <c r="F22" s="2">
         <v>18229</v>
       </c>
       <c r="G22" s="2">
         <v>18052</v>
       </c>
       <c r="H22" s="2">
         <v>17875</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E23" s="2">
         <v>45572</v>
       </c>
       <c r="F23" s="2">
         <v>45572</v>
       </c>
       <c r="G23" s="2">
         <v>45130</v>
       </c>
       <c r="H23" s="2">
         <v>44687</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E24" s="2">
         <v>455492</v>
       </c>
       <c r="F24" s="2">
         <v>455492</v>
       </c>
       <c r="G24" s="2">
         <v>451070</v>
       </c>
       <c r="H24" s="2">
         <v>446647</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E25" s="2">
         <v>273305</v>
       </c>
       <c r="F25" s="2">
         <v>273305</v>
       </c>
       <c r="G25" s="2">
         <v>270652</v>
       </c>
       <c r="H25" s="2">
         <v>267998</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E26" s="2">
-        <v>42076</v>
+        <v>43260</v>
       </c>
       <c r="F26" s="2">
-        <v>42076</v>
+        <v>43260</v>
       </c>
       <c r="G26" s="2">
-        <v>41667</v>
+        <v>42840</v>
       </c>
       <c r="H26" s="2">
-        <v>41259</v>
+        <v>42420</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="D27" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D27" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" s="2">
-        <v>98932</v>
+        <v>97361</v>
       </c>
       <c r="F27" s="2">
-        <v>98932</v>
+        <v>97361</v>
       </c>
       <c r="G27" s="2">
-        <v>97971</v>
+        <v>96416</v>
       </c>
       <c r="H27" s="2">
-        <v>97011</v>
+        <v>95470</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E28" s="2">
         <v>1014962</v>
       </c>
       <c r="F28" s="2">
         <v>1014962</v>
       </c>
       <c r="G28" s="2">
         <v>1005108</v>
       </c>
       <c r="H28" s="2">
         <v>995254</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C29" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" s="2">
-        <v>21177</v>
+        <v>21100</v>
       </c>
       <c r="F29" s="2">
-        <v>21177</v>
+        <v>21100</v>
       </c>
       <c r="G29" s="2">
-        <v>20971</v>
+        <v>20895</v>
       </c>
       <c r="H29" s="2">
-        <v>20766</v>
+        <v>20690</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C30" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30" s="2">
-        <v>203677</v>
+        <v>203652</v>
       </c>
       <c r="F30" s="2">
-        <v>203677</v>
+        <v>203652</v>
       </c>
       <c r="G30" s="2">
-        <v>201700</v>
+        <v>201674</v>
       </c>
       <c r="H30" s="2">
-        <v>199722</v>
+        <v>199697</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C31" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" s="2">
-        <v>26054</v>
+        <v>25977</v>
       </c>
       <c r="F31" s="2">
-        <v>26054</v>
+        <v>25977</v>
       </c>
       <c r="G31" s="2">
-        <v>25801</v>
+        <v>25724</v>
       </c>
       <c r="H31" s="2">
-        <v>25548</v>
+        <v>25472</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C32" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="2">
-        <v>31327</v>
+        <v>31204</v>
       </c>
       <c r="F32" s="2">
-        <v>31327</v>
+        <v>31204</v>
       </c>
       <c r="G32" s="2">
-        <v>31023</v>
+        <v>30901</v>
       </c>
       <c r="H32" s="2">
-        <v>30719</v>
+        <v>30598</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E33" s="2">
         <v>306446</v>
       </c>
       <c r="F33" s="2">
         <v>306446</v>
       </c>
       <c r="G33" s="2">
         <v>303470</v>
       </c>
       <c r="H33" s="2">
         <v>300495</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E34" s="2">
         <v>5135</v>
       </c>
       <c r="F34" s="2">
         <v>5135</v>
       </c>
       <c r="G34" s="2">
         <v>5085</v>
       </c>
       <c r="H34" s="2">
         <v>5035</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E35" s="2">
         <v>50367</v>
       </c>
       <c r="F35" s="2">
         <v>50367</v>
       </c>
       <c r="G35" s="2">
         <v>49878</v>
       </c>
       <c r="H35" s="2">
         <v>49389</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E36" s="2">
         <v>508860</v>
       </c>
       <c r="F36" s="2">
         <v>508860</v>
       </c>
       <c r="G36" s="2">
         <v>503920</v>
       </c>
       <c r="H36" s="2">
         <v>498979</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C37" s="1" t="s">
+      <c r="D37" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D37" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="2">
-        <v>10443</v>
+        <v>10446</v>
       </c>
       <c r="F37" s="2">
-        <v>10443</v>
+        <v>10446</v>
       </c>
       <c r="G37" s="2">
-        <v>10342</v>
+        <v>10345</v>
       </c>
       <c r="H37" s="2">
-        <v>10240</v>
+        <v>10243</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E38" s="2">
         <v>101816</v>
       </c>
       <c r="F38" s="2">
         <v>101816</v>
       </c>
       <c r="G38" s="2">
         <v>100827</v>
       </c>
       <c r="H38" s="2">
         <v>99839</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E39" s="2">
         <v>1021322</v>
       </c>
       <c r="F39" s="2">
         <v>1021322</v>
       </c>
       <c r="G39" s="2">
         <v>1011407</v>
       </c>
       <c r="H39" s="2">
         <v>1001491</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C40" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E40" s="2">
-        <v>15228</v>
+        <v>15212</v>
       </c>
       <c r="F40" s="2">
-        <v>15228</v>
+        <v>15212</v>
       </c>
       <c r="G40" s="2">
-        <v>15080</v>
+        <v>15064</v>
       </c>
       <c r="H40" s="2">
-        <v>14932</v>
+        <v>14917</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E41" s="2">
         <v>153213</v>
       </c>
       <c r="F41" s="2">
         <v>153213</v>
       </c>
       <c r="G41" s="2">
         <v>151725</v>
       </c>
       <c r="H41" s="2">
         <v>150238</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="E42" s="2">
         <v>2400</v>
       </c>
       <c r="F42" s="2">
         <v>2400</v>
       </c>
       <c r="G42" s="2">
         <v>2377</v>
       </c>
       <c r="H42" s="2">
         <v>2353</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C43" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E43" s="2">
-        <v>20349</v>
+        <v>20381</v>
       </c>
       <c r="F43" s="2">
-        <v>20349</v>
+        <v>20381</v>
       </c>
       <c r="G43" s="2">
-        <v>20151</v>
+        <v>20183</v>
       </c>
       <c r="H43" s="2">
-        <v>19954</v>
+        <v>19985</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="E44" s="2">
         <v>204713</v>
       </c>
       <c r="F44" s="2">
         <v>204713</v>
       </c>
       <c r="G44" s="2">
         <v>202725</v>
       </c>
       <c r="H44" s="2">
         <v>200738</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C45" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45" s="2">
-        <v>25358</v>
+        <v>25347</v>
       </c>
       <c r="F45" s="2">
-        <v>25358</v>
+        <v>25347</v>
       </c>
       <c r="G45" s="2">
-        <v>25111</v>
+        <v>25101</v>
       </c>
       <c r="H45" s="2">
-        <v>24865</v>
+        <v>24855</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E46" s="2">
-        <v>7490</v>
+        <v>7513</v>
       </c>
       <c r="F46" s="2">
-        <v>7490</v>
+        <v>7513</v>
       </c>
       <c r="G46" s="2">
-        <v>7417</v>
+        <v>7440</v>
       </c>
       <c r="H46" s="2">
-        <v>7345</v>
+        <v>7367</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="E47" s="2">
         <v>9893</v>
       </c>
       <c r="F47" s="2">
         <v>9893</v>
       </c>
       <c r="G47" s="2">
         <v>9797</v>
       </c>
       <c r="H47" s="2">
         <v>9701</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C48" s="1" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E48" s="2">
-        <v>5000</v>
+        <v>4500</v>
       </c>
       <c r="F48" s="2">
-        <v>5000</v>
+        <v>4500</v>
       </c>
       <c r="G48" s="2">
-        <v>5000</v>
+        <v>4500</v>
       </c>
       <c r="H48" s="2">
-        <v>5000</v>
+        <v>4500</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>46</v>
+        <v>109</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E49" s="2">
-        <v>225000</v>
+        <v>250000</v>
       </c>
       <c r="F49" s="2">
-        <v>225000</v>
+        <v>250000</v>
       </c>
       <c r="G49" s="2">
-        <v>225000</v>
+        <v>250000</v>
       </c>
       <c r="H49" s="2">
-        <v>225000</v>
+        <v>250000</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E50" s="2">
         <v>6</v>
       </c>
       <c r="F50" s="2">
         <v>6</v>
       </c>
       <c r="G50" s="2">
         <v>6</v>
       </c>
       <c r="H50" s="2">
         <v>6</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E51" s="2">
-        <v>151557</v>
+        <v>159800</v>
       </c>
       <c r="F51" s="2">
-        <v>151557</v>
+        <v>159800</v>
       </c>
       <c r="G51" s="2">
-        <v>150086</v>
+        <v>158249</v>
       </c>
       <c r="H51" s="2">
-        <v>148614</v>
+        <v>156697</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E52" s="2">
-        <v>194176</v>
+        <v>217669</v>
       </c>
       <c r="F52" s="2">
-        <v>194176</v>
+        <v>217669</v>
       </c>
       <c r="G52" s="2">
-        <v>192290</v>
+        <v>215556</v>
       </c>
       <c r="H52" s="2">
-        <v>190405</v>
+        <v>213442</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E53" s="2">
-        <v>483095</v>
+        <v>541898</v>
       </c>
       <c r="F53" s="2">
-        <v>483095</v>
+        <v>541898</v>
       </c>
       <c r="G53" s="2">
-        <v>478404</v>
+        <v>536637</v>
       </c>
       <c r="H53" s="2">
-        <v>473714</v>
+        <v>531376</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E54" s="2">
-        <v>1305391</v>
+        <v>2702724</v>
       </c>
       <c r="F54" s="2">
-        <v>1305391</v>
+        <v>2702724</v>
       </c>
       <c r="G54" s="2">
-        <v>1292717</v>
+        <v>2676484</v>
       </c>
       <c r="H54" s="2">
-        <v>1280044</v>
+        <v>2650244</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E55" s="2">
-        <v>2425882</v>
+        <v>16069</v>
       </c>
       <c r="F55" s="2">
-        <v>2425882</v>
+        <v>16069</v>
       </c>
       <c r="G55" s="2">
-        <v>2402330</v>
+        <v>15913</v>
       </c>
       <c r="H55" s="2">
-        <v>2378777</v>
+        <v>15757</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E56" s="2">
-        <v>15157</v>
+        <v>16655</v>
       </c>
       <c r="F56" s="2">
-        <v>15157</v>
+        <v>16655</v>
       </c>
       <c r="G56" s="2">
-        <v>15010</v>
+        <v>16493</v>
       </c>
       <c r="H56" s="2">
-        <v>14863</v>
+        <v>16332</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E57" s="2">
-        <v>13206</v>
+        <v>79640</v>
       </c>
       <c r="F57" s="2">
-        <v>13206</v>
+        <v>79640</v>
       </c>
       <c r="G57" s="2">
-        <v>13077</v>
+        <v>78866</v>
       </c>
       <c r="H57" s="2">
-        <v>12949</v>
+        <v>78093</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E58" s="2">
-        <v>75438</v>
+        <v>33501</v>
       </c>
       <c r="F58" s="2">
-        <v>75438</v>
+        <v>33501</v>
       </c>
       <c r="G58" s="2">
-        <v>74706</v>
+        <v>33176</v>
       </c>
       <c r="H58" s="2">
-        <v>73973</v>
+        <v>32850</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E59" s="2">
-        <v>33501</v>
+        <v>962965</v>
       </c>
       <c r="F59" s="2">
-        <v>33501</v>
+        <v>962965</v>
       </c>
       <c r="G59" s="2">
-        <v>33176</v>
+        <v>953615</v>
       </c>
       <c r="H59" s="2">
-        <v>32850</v>
+        <v>944266</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E60" s="2">
-        <v>962965</v>
+        <v>1290651</v>
       </c>
       <c r="F60" s="2">
-        <v>962965</v>
+        <v>1290651</v>
       </c>
       <c r="G60" s="2">
-        <v>953615</v>
+        <v>1278120</v>
       </c>
       <c r="H60" s="2">
-        <v>944266</v>
+        <v>1265590</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E61" s="2">
-        <v>1280217</v>
+        <v>4248</v>
       </c>
       <c r="F61" s="2">
-        <v>1280217</v>
+        <v>4248</v>
       </c>
       <c r="G61" s="2">
-        <v>1267788</v>
+        <v>4206</v>
       </c>
       <c r="H61" s="2">
-        <v>1255358</v>
+        <v>4165</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E62" s="2">
-        <v>4267</v>
+        <v>16594</v>
       </c>
       <c r="F62" s="2">
-        <v>4267</v>
+        <v>16594</v>
       </c>
       <c r="G62" s="2">
-        <v>4226</v>
+        <v>16433</v>
       </c>
       <c r="H62" s="2">
-        <v>4184</v>
+        <v>16272</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E63" s="2">
-        <v>16699</v>
+        <v>32806</v>
       </c>
       <c r="F63" s="2">
-        <v>16699</v>
+        <v>32806</v>
       </c>
       <c r="G63" s="2">
-        <v>16537</v>
+        <v>32487</v>
       </c>
       <c r="H63" s="2">
-        <v>16375</v>
+        <v>32169</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E64" s="2">
-        <v>34090</v>
+        <v>80690</v>
       </c>
       <c r="F64" s="2">
-        <v>34090</v>
+        <v>80690</v>
       </c>
       <c r="G64" s="2">
-        <v>33759</v>
+        <v>79907</v>
       </c>
       <c r="H64" s="2">
-        <v>33428</v>
+        <v>79123</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E65" s="2">
-        <v>80038</v>
+        <v>81194</v>
       </c>
       <c r="F65" s="2">
-        <v>80038</v>
+        <v>81194</v>
       </c>
       <c r="G65" s="2">
-        <v>79261</v>
+        <v>80406</v>
       </c>
       <c r="H65" s="2">
-        <v>78484</v>
+        <v>79617</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E66" s="2">
-        <v>83265</v>
+        <v>322683</v>
       </c>
       <c r="F66" s="2">
-        <v>83265</v>
+        <v>322683</v>
       </c>
       <c r="G66" s="2">
-        <v>82457</v>
+        <v>319550</v>
       </c>
       <c r="H66" s="2">
-        <v>81648</v>
+        <v>316417</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E67" s="2">
-        <v>320074</v>
+        <v>484010</v>
       </c>
       <c r="F67" s="2">
-        <v>320074</v>
+        <v>484010</v>
       </c>
       <c r="G67" s="2">
-        <v>316966</v>
+        <v>479311</v>
       </c>
       <c r="H67" s="2">
-        <v>313859</v>
+        <v>474612</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E68" s="2">
-        <v>480097</v>
+        <v>806667</v>
       </c>
       <c r="F68" s="2">
-        <v>480097</v>
+        <v>806667</v>
       </c>
       <c r="G68" s="2">
-        <v>475436</v>
+        <v>798835</v>
       </c>
       <c r="H68" s="2">
-        <v>470775</v>
+        <v>791004</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E69" s="2">
-        <v>800145</v>
+        <v>50959</v>
       </c>
       <c r="F69" s="2">
-        <v>800145</v>
+        <v>50959</v>
       </c>
       <c r="G69" s="2">
-        <v>792377</v>
+        <v>50465</v>
       </c>
       <c r="H69" s="2">
-        <v>784608</v>
+        <v>49970</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>154</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E70" s="2">
-        <v>50959</v>
+        <v>5353</v>
       </c>
       <c r="F70" s="2">
-        <v>50959</v>
+        <v>5353</v>
       </c>
       <c r="G70" s="2">
-        <v>50465</v>
+        <v>5301</v>
       </c>
       <c r="H70" s="2">
-        <v>49970</v>
+        <v>5249</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E71" s="2">
-        <v>5347</v>
+        <v>76998</v>
       </c>
       <c r="F71" s="2">
-        <v>5347</v>
+        <v>76998</v>
       </c>
       <c r="G71" s="2">
-        <v>5295</v>
+        <v>76250</v>
       </c>
       <c r="H71" s="2">
-        <v>5243</v>
+        <v>75503</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E72" s="2">
-        <v>76998</v>
+        <v>511905</v>
       </c>
       <c r="F72" s="2">
-        <v>76998</v>
+        <v>511905</v>
       </c>
       <c r="G72" s="2">
-        <v>76250</v>
+        <v>506935</v>
       </c>
       <c r="H72" s="2">
-        <v>75503</v>
+        <v>501965</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E73" s="2">
-        <v>511905</v>
+        <v>45000</v>
       </c>
       <c r="F73" s="2">
-        <v>511905</v>
+        <v>45000</v>
       </c>
       <c r="G73" s="2">
-        <v>506935</v>
+        <v>40000</v>
       </c>
       <c r="H73" s="2">
-        <v>501965</v>
+        <v>40000</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E74" s="2">
-        <v>136877</v>
+        <v>30000</v>
       </c>
       <c r="F74" s="2">
-        <v>136877</v>
+        <v>30000</v>
       </c>
       <c r="G74" s="2">
-        <v>135548</v>
+        <v>29999</v>
       </c>
       <c r="H74" s="2">
-        <v>134219</v>
+        <v>30000</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E75" s="2">
-        <v>30000</v>
+        <v>134194</v>
       </c>
       <c r="F75" s="2">
-        <v>30000</v>
+        <v>134194</v>
       </c>
       <c r="G75" s="2">
-        <v>30000</v>
+        <v>132891</v>
       </c>
       <c r="H75" s="2">
-        <v>30000</v>
+        <v>131588</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>46</v>
+        <v>109</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E76" s="2">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="F76" s="2">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="G76" s="2">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="H76" s="2">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>168</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>46</v>
+        <v>109</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E77" s="2">
-        <v>20000</v>
+        <v>25000</v>
       </c>
       <c r="F77" s="2">
-        <v>20000</v>
+        <v>25000</v>
       </c>
       <c r="G77" s="2">
-        <v>20000</v>
+        <v>25000</v>
       </c>
       <c r="H77" s="2">
-        <v>20000</v>
+        <v>25000</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E78" s="2">
-        <v>35000</v>
+        <v>10413</v>
       </c>
       <c r="F78" s="2">
-        <v>35000</v>
+        <v>10413</v>
       </c>
       <c r="G78" s="2">
-        <v>35000</v>
+        <v>10312</v>
       </c>
       <c r="H78" s="2">
-        <v>35000</v>
+        <v>10211</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E79" s="2">
-        <v>28000</v>
+        <v>350000</v>
       </c>
       <c r="F79" s="2">
-        <v>28000</v>
+        <v>350000</v>
       </c>
       <c r="G79" s="2">
-        <v>28000</v>
+        <v>350000</v>
       </c>
       <c r="H79" s="2">
-        <v>28000</v>
+        <v>350000</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>66</v>
+        <v>175</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E80" s="2">
-        <v>10413</v>
+        <v>3750000</v>
       </c>
       <c r="F80" s="2">
-        <v>10413</v>
+        <v>3750000</v>
       </c>
       <c r="G80" s="2">
-        <v>10312</v>
+        <v>3750000</v>
       </c>
       <c r="H80" s="2">
-        <v>10211</v>
+        <v>3750000</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E81" s="2">
-        <v>45000</v>
+        <v>91119</v>
       </c>
       <c r="F81" s="2">
-        <v>45000</v>
+        <v>91119</v>
       </c>
       <c r="G81" s="2">
-        <v>45000</v>
+        <v>90234</v>
       </c>
       <c r="H81" s="2">
-        <v>45000</v>
+        <v>89350</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E82" s="2">
-        <v>32000</v>
+        <v>182212</v>
       </c>
       <c r="F82" s="2">
-        <v>32000</v>
+        <v>182212</v>
       </c>
       <c r="G82" s="2">
-        <v>32000</v>
+        <v>180443</v>
       </c>
       <c r="H82" s="2">
-        <v>32000</v>
+        <v>178674</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E83" s="2">
-        <v>350000</v>
+        <v>38000</v>
       </c>
       <c r="F83" s="2">
-        <v>350000</v>
+        <v>38000</v>
       </c>
       <c r="G83" s="2">
-        <v>350000</v>
+        <v>35000</v>
       </c>
       <c r="H83" s="2">
-        <v>350000</v>
+        <v>35000</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>183</v>
+        <v>86</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E84" s="2">
-        <v>3750000</v>
+        <v>11289</v>
       </c>
       <c r="F84" s="2">
-        <v>3750000</v>
+        <v>11289</v>
       </c>
       <c r="G84" s="2">
-        <v>3750000</v>
+        <v>11179</v>
       </c>
       <c r="H84" s="2">
-        <v>3750000</v>
+        <v>11070</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E85" s="2">
-        <v>91119</v>
+        <v>30977</v>
       </c>
       <c r="F85" s="2">
-        <v>91119</v>
+        <v>30977</v>
       </c>
       <c r="G85" s="2">
-        <v>90234</v>
+        <v>30677</v>
       </c>
       <c r="H85" s="2">
-        <v>89350</v>
+        <v>30376</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>187</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>16</v>
+        <v>188</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E86" s="2">
-        <v>182212</v>
+        <v>11979</v>
       </c>
       <c r="F86" s="2">
-        <v>182212</v>
+        <v>11979</v>
       </c>
       <c r="G86" s="2">
-        <v>180443</v>
+        <v>11863</v>
       </c>
       <c r="H86" s="2">
-        <v>178674</v>
+        <v>11746</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E87" s="2">
-        <v>11237</v>
+        <v>30782</v>
       </c>
       <c r="F87" s="2">
-        <v>11237</v>
+        <v>30782</v>
       </c>
       <c r="G87" s="2">
-        <v>11128</v>
+        <v>30483</v>
       </c>
       <c r="H87" s="2">
-        <v>11019</v>
+        <v>30184</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>87</v>
+        <v>193</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E88" s="2">
-        <v>28814</v>
+        <v>84123</v>
       </c>
       <c r="F88" s="2">
-        <v>28814</v>
+        <v>84123</v>
       </c>
       <c r="G88" s="2">
-        <v>28535</v>
+        <v>83306</v>
       </c>
       <c r="H88" s="2">
-        <v>28255</v>
+        <v>82490</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C89" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="C89" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D89" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E89" s="2">
-        <v>12350</v>
+        <v>19498</v>
       </c>
       <c r="F89" s="2">
-        <v>12350</v>
+        <v>19498</v>
       </c>
       <c r="G89" s="2">
-        <v>12230</v>
+        <v>19309</v>
       </c>
       <c r="H89" s="2">
-        <v>12110</v>
+        <v>19119</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>197</v>
+        <v>49</v>
       </c>
       <c r="E90" s="2">
-        <v>33424</v>
+        <v>26336</v>
       </c>
       <c r="F90" s="2">
-        <v>33424</v>
+        <v>26336</v>
       </c>
       <c r="G90" s="2">
-        <v>33099</v>
+        <v>26080</v>
       </c>
       <c r="H90" s="2">
-        <v>32775</v>
+        <v>25825</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>66</v>
+        <v>114</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E91" s="2">
-        <v>28361</v>
+        <v>104838</v>
       </c>
       <c r="F91" s="2">
-        <v>28361</v>
+        <v>104838</v>
       </c>
       <c r="G91" s="2">
-        <v>28086</v>
+        <v>103820</v>
       </c>
       <c r="H91" s="2">
-        <v>27810</v>
+        <v>102802</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>66</v>
+        <v>114</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E92" s="2">
-        <v>37055</v>
+        <v>1031844</v>
       </c>
       <c r="F92" s="2">
-        <v>37055</v>
+        <v>1031844</v>
       </c>
       <c r="G92" s="2">
-        <v>36696</v>
+        <v>1021826</v>
       </c>
       <c r="H92" s="2">
-        <v>36336</v>
+        <v>1011808</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C93" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D93" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="D93" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E93" s="2">
-        <v>84123</v>
+        <v>22444</v>
       </c>
       <c r="F93" s="2">
-        <v>84123</v>
+        <v>22444</v>
       </c>
       <c r="G93" s="2">
-        <v>83306</v>
+        <v>22226</v>
       </c>
       <c r="H93" s="2">
-        <v>82490</v>
+        <v>22008</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D94" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="C94" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E94" s="2">
-        <v>19498</v>
+        <v>53354</v>
       </c>
       <c r="F94" s="2">
-        <v>19498</v>
+        <v>53354</v>
       </c>
       <c r="G94" s="2">
-        <v>19309</v>
+        <v>52836</v>
       </c>
       <c r="H94" s="2">
-        <v>19119</v>
+        <v>52318</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D95" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="C95" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E95" s="2">
-        <v>27095</v>
+        <v>85000</v>
       </c>
       <c r="F95" s="2">
-        <v>27095</v>
+        <v>85000</v>
       </c>
       <c r="G95" s="2">
-        <v>26832</v>
+        <v>80000</v>
       </c>
       <c r="H95" s="2">
-        <v>26569</v>
+        <v>80000</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>114</v>
+        <v>16</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E96" s="2">
-        <v>22444</v>
+        <v>304139</v>
       </c>
       <c r="F96" s="2">
-        <v>22444</v>
+        <v>304139</v>
       </c>
       <c r="G96" s="2">
-        <v>22226</v>
+        <v>301187</v>
       </c>
       <c r="H96" s="2">
-        <v>22008</v>
+        <v>298234</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>114</v>
+        <v>16</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E97" s="2">
-        <v>53354</v>
+        <v>536697</v>
       </c>
       <c r="F97" s="2">
-        <v>53354</v>
+        <v>536697</v>
       </c>
       <c r="G97" s="2">
-        <v>52836</v>
+        <v>531486</v>
       </c>
       <c r="H97" s="2">
-        <v>52318</v>
+        <v>526276</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>212</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>213</v>
       </c>
       <c r="E98" s="2">
-        <v>310307</v>
+        <v>62637</v>
       </c>
       <c r="F98" s="2">
-        <v>310307</v>
+        <v>62637</v>
       </c>
       <c r="G98" s="2">
-        <v>307294</v>
+        <v>62029</v>
       </c>
       <c r="H98" s="2">
-        <v>304282</v>
+        <v>61421</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>214</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>16</v>
+        <v>215</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E99" s="2">
-        <v>547407</v>
+        <v>17520</v>
       </c>
       <c r="F99" s="2">
-        <v>547407</v>
+        <v>17520</v>
       </c>
       <c r="G99" s="2">
-        <v>542092</v>
+        <v>17350</v>
       </c>
       <c r="H99" s="2">
-        <v>536778</v>
+        <v>17180</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>16</v>
+        <v>215</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E100" s="2">
-        <v>63895</v>
+        <v>91696</v>
       </c>
       <c r="F100" s="2">
-        <v>63895</v>
+        <v>91696</v>
       </c>
       <c r="G100" s="2">
-        <v>63275</v>
+        <v>90806</v>
       </c>
       <c r="H100" s="2">
-        <v>62654</v>
+        <v>89915</v>
       </c>
       <c r="I100" s="1" t="s">
-        <v>12</v>
-[...85 lines deleted...]
-      <c r="I103" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>